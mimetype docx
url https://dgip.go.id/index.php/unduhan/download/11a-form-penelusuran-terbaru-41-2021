--- v0 (2026-02-13)
+++ v1 (2026-10-23)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="660ABA8B" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="001D71C7">
-[...1 lines deleted...]
-        <w:ind w:left="709"/>
+    <w:p w14:paraId="660ABA8B" w14:textId="5C016EE1" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="003B435D">
+      <w:pPr>
+        <w:ind w:left="284"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1213">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="id-ID" w:eastAsia="id-ID"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10667488" wp14:editId="45913210">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10667488" wp14:editId="371CC3A9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-108585</wp:posOffset>
+              <wp:posOffset>-422910</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-28575</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="495300" cy="546100"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1" descr="kemenkumham"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="kemenkumham"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -85,1430 +85,1636 @@
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="000D1213">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>KEMENTERIAN HUKUM DAN HAK ASASI MANUSIA R.I.</w:t>
+        <w:t xml:space="preserve">KEMENTERIAN HUKUM </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD659E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>REPUBLIK INDONESIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A362BA" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="001D71C7">
-[...1 lines deleted...]
-        <w:ind w:left="567" w:firstLine="142"/>
+    <w:p w14:paraId="44A362BA" w14:textId="14EC0410" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="003B435D" w:rsidP="003B435D">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D1213">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="001D71C7" w:rsidRPr="000D1213">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
         <w:t>DIREKTORAT JENDERAL KEKAYAAN INTELEKTUAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B0F598E" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="001D71C7">
-[...1 lines deleted...]
-        <w:ind w:left="567" w:firstLine="142"/>
+    <w:p w14:paraId="4B0F598E" w14:textId="77CDB71B" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="003B435D" w:rsidP="003B435D">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D1213">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="001D71C7" w:rsidRPr="000D1213">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>DIREKTORAT PATEN, DTLST DAN RAHASIA DAGANG</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26EB6A37" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="001D71C7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30567A5A" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="001D71C7">
-[...1 lines deleted...]
-        <w:ind w:firstLine="567"/>
+    <w:p w14:paraId="30567A5A" w14:textId="52F303F8" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="00E9761F">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1213">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>FORMULIR PERMOHONAN PENELUSURAN PATEN</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidR="00E9761F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> DALAM NEGERI</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2B8BA2AE" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="001D71C7">
+    <w:p w14:paraId="00A09548" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="001D71C7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B8BA2AE" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="003B435D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D1213">
-        <w:t>Dengan</w:t>
-[...25 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Dengan ini saya/kami :</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="26ECB78B" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRDefault="001D71C7" w:rsidP="001D71C7">
+    <w:p w14:paraId="26ECB78B" w14:textId="06420938" w:rsidR="001D71C7" w:rsidRDefault="001D71C7" w:rsidP="003B435D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="284"/>
+        <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000D1213">
         <w:t>Nama</w:t>
+      </w:r>
+      <w:r w:rsidR="00817B22">
+        <w:t xml:space="preserve"> Pemohon</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1213">
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>…………………………………………………………………</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>……………………………………………………………………..</w:t>
+      </w:r>
       <w:r w:rsidRPr="000D1213">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="624A15AA" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="001D71C7">
+    <w:p w14:paraId="624A15AA" w14:textId="249B7BF7" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="003B435D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="284"/>
+        <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000D1213">
         <w:t>Alamat</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1213">
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1213">
         <w:tab/>
       </w:r>
       <w:r>
-        <w:t>…………………………………………………………………</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>……………………………………………………………………..</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4F2E0BDD" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRDefault="001D71C7" w:rsidP="001D71C7">
+    <w:p w14:paraId="4F2E0BDD" w14:textId="00776CC6" w:rsidR="001D71C7" w:rsidRDefault="00817B22" w:rsidP="003B435D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="284"/>
+        <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="000D1213">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="000D1213">
+      <w:r>
+        <w:t>No.HP</w:t>
+      </w:r>
+      <w:r w:rsidR="001D71C7" w:rsidRPr="000D1213">
+        <w:t>/Telepon</w:t>
+      </w:r>
+      <w:r w:rsidR="001D71C7" w:rsidRPr="000D1213">
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D1213">
+      <w:r w:rsidR="001D71C7" w:rsidRPr="000D1213">
         <w:tab/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001D71C7">
+        <w:t>……………………………………………………………………..</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3489EB10" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="001D71C7">
+    <w:p w14:paraId="2A413D48" w14:textId="77777777" w:rsidR="00817B22" w:rsidRDefault="00817B22" w:rsidP="00817B22">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="284"/>
+        <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="000D1213">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="000D1213">
+      <w:r>
+        <w:t>Email</w:t>
+      </w:r>
+      <w:r w:rsidR="001D71C7" w:rsidRPr="000D1213">
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D1213">
+      <w:r w:rsidR="001D71C7" w:rsidRPr="000D1213">
         <w:tab/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001D71C7">
+        <w:t>……………………………………………………………………..</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2A0B8D1F" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="001D71C7">
+    <w:p w14:paraId="2A0B8D1F" w14:textId="438D995C" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="00817B22">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="284"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="000D1213">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="000D1213">
         <w:tab/>
-        <w:t>:</w:t>
-[...3 lines deleted...]
-      </w:r>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136B159C" w14:textId="77777777" w:rsidR="0038525F" w:rsidRDefault="0038525F" w:rsidP="0038525F">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="-567" w:right="-283"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:t>……………………………………………………………..............</w:t>
-[...5 lines deleted...]
-        <w:tab/>
+        <w:t>Bersama ini kami mengajukan Permohonan Penelusuran Paten Dalam Negeri mengenai subject matter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18319C9B" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="001D71C7">
+    <w:p w14:paraId="239FCF0C" w14:textId="0E28BD2B" w:rsidR="0038525F" w:rsidRPr="000D1213" w:rsidRDefault="0038525F" w:rsidP="0038525F">
       <w:pPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="-567" w:right="-283"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="000D1213">
-[...45 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t>ubjek</w:t>
-[...62 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>sebagai berikut:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8928" w:type="dxa"/>
+        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblInd w:w="-572" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="648"/>
-        <w:gridCol w:w="8280"/>
+        <w:gridCol w:w="9417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001D71C7" w:rsidRPr="000D1213" w14:paraId="620129B1" w14:textId="77777777" w:rsidTr="0042716A">
+      <w:tr w:rsidR="001D71C7" w:rsidRPr="000D1213" w14:paraId="620129B1" w14:textId="77777777" w:rsidTr="003B435D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42519E94" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="0042716A">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="000D1213">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F071"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8280" w:type="dxa"/>
+            <w:tcW w:w="9417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="503D7D6A" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="0042716A">
-[...18 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7BAB139D" w14:textId="2DC81F7D" w:rsidR="00E9761F" w:rsidRDefault="001D71C7" w:rsidP="000D2DFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000D2DFA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Subje</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE738C" w:rsidRPr="000D2DFA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ct</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D2DFA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mat</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE738C" w:rsidRPr="000D2DFA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D2DFA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE738C" w:rsidRPr="000D2DFA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D1213">
+              <w:t xml:space="preserve"> (non-farmasi</w:t>
+            </w:r>
+            <w:r w:rsidR="00E9761F">
+              <w:t>):  ……………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32232E1C" w14:textId="77777777" w:rsidR="00E9761F" w:rsidRDefault="00E9761F" w:rsidP="00E9761F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>………………………………………………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6049B6FD" w14:textId="77777777" w:rsidR="00E9761F" w:rsidRDefault="00E9761F" w:rsidP="00E9761F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>………………………………………………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="503D7D6A" w14:textId="7D165ACF" w:rsidR="00E9761F" w:rsidRPr="000D1213" w:rsidRDefault="00E9761F" w:rsidP="00E9761F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D71C7" w:rsidRPr="000D1213" w14:paraId="5905AA19" w14:textId="77777777" w:rsidTr="0042716A">
+      <w:tr w:rsidR="001D71C7" w:rsidRPr="000D1213" w14:paraId="5905AA19" w14:textId="77777777" w:rsidTr="003B435D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61A95180" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="0042716A">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="000D1213">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F071"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8280" w:type="dxa"/>
+            <w:tcW w:w="9417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37A89269" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="0042716A">
-[...4 lines deleted...]
-              <w:t>Patent Family :</w:t>
+          <w:p w14:paraId="37A89269" w14:textId="7D99AA7E" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="0042716A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE738C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Patent Family</w:t>
+            </w:r>
+            <w:r w:rsidR="00817B22">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D1213">
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00E9761F">
+              <w:t xml:space="preserve"> ………………………………………………………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D71C7" w:rsidRPr="000D1213" w14:paraId="4539BCB5" w14:textId="77777777" w:rsidTr="0042716A">
+      <w:tr w:rsidR="001D71C7" w:rsidRPr="000D1213" w14:paraId="4539BCB5" w14:textId="77777777" w:rsidTr="003B435D">
         <w:trPr>
           <w:trHeight w:val="1370"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="495B66C2" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="0042716A">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="000D1213">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F071"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8280" w:type="dxa"/>
+            <w:tcW w:w="9417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52820CF9" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="0042716A">
-[...3 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w14:paraId="52820CF9" w14:textId="44173B14" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="0042716A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r w:rsidRPr="000D1213">
               <w:t>Senyawa</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000D1213">
+            <w:r w:rsidR="00AE738C">
+              <w:t xml:space="preserve"> Tunggal</w:t>
+            </w:r>
+            <w:r w:rsidR="00817B22">
               <w:t>*</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> :</w:t>
+            <w:r w:rsidR="00AE738C">
+              <w:t>**</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D1213">
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:t>……………</w:t>
+            </w:r>
+            <w:r w:rsidR="00817B22">
+              <w:t>………</w:t>
+            </w:r>
+            <w:r>
+              <w:t>………………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE1778">
+              <w:t>…</w:t>
             </w:r>
             <w:r>
               <w:t>…</w:t>
-            </w:r>
-[...2 lines deleted...]
-              <w:t>……………………………………………………………………….</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="623886E5" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="0042716A">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="000D1213">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0FE"/>
             </w:r>
             <w:r w:rsidRPr="000D1213">
               <w:t xml:space="preserve"> Original</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D9BE240" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="0042716A">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="000D1213">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0FE"/>
             </w:r>
             <w:r w:rsidRPr="000D1213">
               <w:t xml:space="preserve"> Garam</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="504369AC" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="0042716A">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="000D1213">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0FE"/>
             </w:r>
             <w:r w:rsidRPr="000D1213">
               <w:t xml:space="preserve"> Kristal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D71C7" w:rsidRPr="000D1213" w14:paraId="7176DE75" w14:textId="77777777" w:rsidTr="0042716A">
+      <w:tr w:rsidR="001D71C7" w:rsidRPr="000D1213" w14:paraId="7176DE75" w14:textId="77777777" w:rsidTr="00C50BB8">
+        <w:trPr>
+          <w:trHeight w:val="2177"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="530941B2" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="0042716A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1213">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F071"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8280" w:type="dxa"/>
+            <w:tcW w:w="9417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="252A309E" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="0042716A">
-[...18 lines deleted...]
-              <w:t>*:</w:t>
+          <w:p w14:paraId="60AD903B" w14:textId="3BD82AE1" w:rsidR="00AE738C" w:rsidRDefault="001D71C7" w:rsidP="00F9150A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000D1213">
+              <w:t>Senyawa Tunggal</w:t>
+            </w:r>
+            <w:r w:rsidR="00F9150A">
+              <w:t xml:space="preserve"> dalam Bentuk Sediaan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D1213">
+              <w:t>:</w:t>
             </w:r>
             <w:r>
-              <w:t>…</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00817B22">
+              <w:t>……….</w:t>
+            </w:r>
             <w:r>
-              <w:t>…………………………………………………..</w:t>
-[...28 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>……</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="04820D07" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="0042716A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="000D1213">
               <w:t>Tablet</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C3A889B" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="0042716A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000D1213">
               <w:t>Kapsul</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="3C976B97" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="0042716A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000D1213">
               <w:t>Injeksi</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="18074C0F" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="0042716A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="000D1213">
               <w:t>Inhaler</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AFDAADF" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="0042716A">
+          <w:p w14:paraId="6AFDAADF" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="00F9150A" w:rsidRDefault="001D71C7" w:rsidP="0042716A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="000D1213">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9150A">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
               <w:t>Sustained Release</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20911B88" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="0042716A">
+          <w:p w14:paraId="79DA073F" w14:textId="099E0FC6" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="00F9150A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="000D1213">
               <w:t>………………….</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79DA073F" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="0042716A">
+          <w:p w14:paraId="20978FDD" w14:textId="41A31D78" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="00F9150A">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F9150A" w:rsidRPr="000D1213" w14:paraId="56F8172C" w14:textId="77777777" w:rsidTr="003B435D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E3A9363" w14:textId="6DECC97E" w:rsidR="00F9150A" w:rsidRPr="000D1213" w:rsidRDefault="00F9150A" w:rsidP="0042716A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D1213">
+              <w:rPr>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F071"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64807127" w14:textId="3278510D" w:rsidR="00F9150A" w:rsidRDefault="00F9150A" w:rsidP="00F9150A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000D1213">
+              <w:t>Kombinasi</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Senyawa**</w:t>
+            </w:r>
+            <w:r w:rsidR="00817B22">
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D1213">
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:t>………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00817B22">
+              <w:t>…………….</w:t>
+            </w:r>
+            <w:r>
+              <w:t>……………………………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="683511C8" w14:textId="77777777" w:rsidR="00F9150A" w:rsidRPr="000D1213" w:rsidRDefault="00F9150A" w:rsidP="00F9150A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F9150A" w:rsidRPr="000D1213" w14:paraId="220B7951" w14:textId="77777777" w:rsidTr="003B435D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="133DCDE4" w14:textId="4FC910DF" w:rsidR="00F9150A" w:rsidRPr="000D1213" w:rsidRDefault="00F9150A" w:rsidP="0042716A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D1213">
+              <w:rPr>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F071"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F445817" w14:textId="6A546F40" w:rsidR="00F9150A" w:rsidRDefault="00F9150A" w:rsidP="00F9150A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000D1213">
+              <w:t>Kombinasi</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Senyawa dalam Bentuk Sediaan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D1213">
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:t>…………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00817B22">
+              <w:t>………</w:t>
+            </w:r>
+            <w:r>
+              <w:t>………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00DE3266" w14:textId="77777777" w:rsidR="00F9150A" w:rsidRPr="000D1213" w:rsidRDefault="00F9150A" w:rsidP="00F9150A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:ind w:left="207" w:right="-108" w:hanging="207"/>
-[...49 lines deleted...]
-          <w:p w14:paraId="20978FDD" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="0042716A">
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000D1213">
+              <w:t>Tablet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6740197E" w14:textId="77777777" w:rsidR="00F9150A" w:rsidRPr="000D1213" w:rsidRDefault="00F9150A" w:rsidP="00F9150A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:ind w:left="207" w:right="-108" w:hanging="207"/>
-[...28 lines deleted...]
-            </w:r>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000D1213">
+              <w:t>Kapsul</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="211ED796" w14:textId="77777777" w:rsidR="00F9150A" w:rsidRPr="000D1213" w:rsidRDefault="00F9150A" w:rsidP="00F9150A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000D1213">
+              <w:t>Injeksi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37414825" w14:textId="77777777" w:rsidR="00F9150A" w:rsidRPr="000D2DFA" w:rsidRDefault="00F9150A" w:rsidP="00F9150A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000D2DFA">
+              <w:t>Inhaler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E798530" w14:textId="77777777" w:rsidR="00F9150A" w:rsidRPr="00F9150A" w:rsidRDefault="00F9150A" w:rsidP="00F9150A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9150A">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Sustained Release</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0812C65E" w14:textId="77777777" w:rsidR="00F9150A" w:rsidRDefault="00F9150A" w:rsidP="00F9150A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000D1213">
+              <w:t>………………….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45106BFC" w14:textId="2F952755" w:rsidR="003B435D" w:rsidRPr="000D1213" w:rsidRDefault="003B435D" w:rsidP="003B435D">
+            <w:pPr>
+              <w:ind w:left="207"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D71C7" w:rsidRPr="000D1213" w14:paraId="1332C0E8" w14:textId="77777777" w:rsidTr="0042716A">
+      <w:tr w:rsidR="001D71C7" w:rsidRPr="000D1213" w14:paraId="1332C0E8" w14:textId="77777777" w:rsidTr="003B435D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78413226" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="0042716A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1213">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F071"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8280" w:type="dxa"/>
+            <w:tcW w:w="9417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="782DE18C" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="0042716A">
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> :…………………………………………………………….</w:t>
+          <w:p w14:paraId="782DE18C" w14:textId="62DFDC9E" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="0042716A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000D1213">
+              <w:t>Komposisi/Formulasi</w:t>
+            </w:r>
+            <w:r w:rsidR="000D2DFA">
+              <w:t>**</w:t>
+            </w:r>
+            <w:r w:rsidR="00817B22">
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="000D2DFA">
+              <w:t>**</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D1213">
+              <w:t>:……………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00817B22">
+              <w:t>……</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D1213">
+              <w:t>……………………………………….</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F9150A" w:rsidRPr="000D1213" w14:paraId="59A171DC" w14:textId="77777777" w:rsidTr="003B435D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="752570AA" w14:textId="07F9D23F" w:rsidR="00F9150A" w:rsidRPr="000D1213" w:rsidRDefault="00F9150A" w:rsidP="0042716A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D1213">
+              <w:rPr>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F071"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="386018BA" w14:textId="3B9A89A1" w:rsidR="00F9150A" w:rsidRPr="000D1213" w:rsidRDefault="00F9150A" w:rsidP="0042716A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000D1213">
+              <w:t>Proses Pembuatan: ……………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00817B22">
+              <w:t>………………………………….</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D1213">
+              <w:t>…………..</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D1F404D" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="001D71C7">
+    <w:p w14:paraId="19F81BAE" w14:textId="77777777" w:rsidR="00AE738C" w:rsidRDefault="001D71C7" w:rsidP="001D71C7">
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1213">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  *) Harus </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71BC4932" w14:textId="77777777" w:rsidR="00C50BB8" w:rsidRDefault="00C50BB8" w:rsidP="00C73ECA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8789"/>
+        </w:tabs>
+        <w:ind w:left="-450" w:right="-283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Catatan:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="108E779B" w14:textId="7D6AB2E8" w:rsidR="00C50BB8" w:rsidRDefault="00C50BB8" w:rsidP="00C73ECA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8789"/>
+        </w:tabs>
+        <w:ind w:left="-450" w:right="-283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Biaya Permohonan Penelusuran Paten dalam Negeri </w:t>
+      </w:r>
+      <w:r w:rsidR="00C73ECA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">per item </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sesuai dengan </w:t>
+      </w:r>
+      <w:r w:rsidR="00C73ECA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ketentuan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Peraturan Pemerintah tentang Penerimaan Negara Bukan Pajak (PNBP) yang berlaku di Kementerian Hukum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5C35F4" w14:textId="6CA75E5D" w:rsidR="00AE738C" w:rsidRDefault="001D71C7" w:rsidP="00817B22">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8789"/>
+        </w:tabs>
+        <w:ind w:left="284" w:right="-283" w:hanging="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000D1213">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>dilengkapi</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">*) </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE738C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C73ECA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009145B9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE738C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elampirkan penjelasan lebih rinci tentang </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE738C" w:rsidRPr="00AE738C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>subject matter</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE738C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang diinginkan, termasuk gambar jika ada</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9150A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35739427" w14:textId="6FA65522" w:rsidR="00817B22" w:rsidRDefault="00AE738C" w:rsidP="00817B22">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8789"/>
+        </w:tabs>
+        <w:ind w:left="284" w:right="-283" w:hanging="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00817B22">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">**) </w:t>
+      </w:r>
+      <w:r w:rsidR="00C73ECA" w:rsidRPr="00817B22">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00817B22" w:rsidRPr="00817B22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>Masukkan nomor pub</w:t>
+      </w:r>
+      <w:r w:rsidR="009145B9">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00817B22" w:rsidRPr="00817B22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ikasi </w:t>
+      </w:r>
+      <w:r w:rsidR="00817B22" w:rsidRPr="00817B22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">patent family </w:t>
+      </w:r>
+      <w:r w:rsidR="00817B22" w:rsidRPr="00817B22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="009145B9">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00817B22" w:rsidRPr="00817B22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>rmasuk kode negara atau kode kantor patennya</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="720DBA3E" w14:textId="027624B6" w:rsidR="00AE738C" w:rsidRPr="00817B22" w:rsidRDefault="00F9150A" w:rsidP="00817B22">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8789"/>
+        </w:tabs>
+        <w:ind w:left="284" w:right="-283" w:hanging="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">***) </w:t>
+      </w:r>
+      <w:r w:rsidR="00C73ECA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009145B9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00817B22">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>anya untuk satu senyawa</w:t>
+      </w:r>
+      <w:r w:rsidR="00817B22" w:rsidRPr="00817B22">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00817B22" w:rsidRPr="00817B22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>Penelusuran senyawa tunggal mcncakup 3 (tiga) item penelusuran yaitu</w:t>
+      </w:r>
+      <w:r w:rsidR="00817B22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00817B22" w:rsidRPr="00817B22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>senyawa tunggal</w:t>
+      </w:r>
+      <w:r w:rsidR="00817B22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00817B22" w:rsidRPr="00817B22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>dalam bentuk Original. Garam. dan Kristal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F29068" w14:textId="432E35F4" w:rsidR="001D71C7" w:rsidRDefault="001D71C7" w:rsidP="00817B22">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8789"/>
+        </w:tabs>
+        <w:ind w:left="284" w:right="-283" w:hanging="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00817B22">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9150A" w:rsidRPr="00817B22">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00817B22">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00C73ECA" w:rsidRPr="00817B22">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00817B22" w:rsidRPr="00817B22">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kombinasi senyawa dalam satu sediaan </w:t>
+      </w:r>
+      <w:r w:rsidR="00817B22">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>farmasi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D02B6E" w14:textId="47927E05" w:rsidR="00817B22" w:rsidRPr="000D1213" w:rsidRDefault="00817B22" w:rsidP="00817B22">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8789"/>
+        </w:tabs>
+        <w:ind w:left="284" w:right="-283" w:hanging="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*****)  Komposisi/Formulasi mengandung satu atau lebih senyawa aktif dengan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2DFA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maksimal 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(tiga) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D2DFA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>bahan tambahan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D6C0F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang memiliki </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D6C0F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>peranan penting dalam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suatu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D6C0F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Komposisi/Formulasi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="503A9981" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="001D71C7" w:rsidRDefault="001D71C7" w:rsidP="003B435D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8789"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="-283" w:hanging="426"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="731FCA25" w14:textId="6F31E43C" w:rsidR="001D71C7" w:rsidRDefault="001D71C7" w:rsidP="003B435D">
+      <w:pPr>
+        <w:ind w:left="-426"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r w:rsidRPr="000D1213">
-        <w:rPr>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Demikianlah permohonan penelusuran paten ini</w:t>
+      </w:r>
+      <w:r w:rsidR="00955D32">
+        <w:t xml:space="preserve"> disampaikan</w:t>
+      </w:r>
       <w:r w:rsidRPr="000D1213">
-        <w:rPr>
-[...329 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>, atas perhatian dan bantuannya disampaikan terimakasih.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="259AD6F1" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="001D71C7">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4034ABCD" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="001D71C7">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="4F88DA62" w14:textId="4D86C0C4" w:rsidR="001D71C7" w:rsidRDefault="001D71C7" w:rsidP="00396908">
+      <w:pPr>
+        <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="000D1213">
-        <w:t>Jakarta, ……………….... 2021</w:t>
+        <w:t>Jakarta, ……………….... 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9761F">
+        <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FAF9F8E" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="001D71C7">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="502ECC99" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="001D71C7" w:rsidRDefault="001D71C7" w:rsidP="00A6410A">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F88DA62" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRDefault="001D71C7" w:rsidP="001D71C7">
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="2E6BF21C" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="000D1213" w:rsidRDefault="001D71C7" w:rsidP="00A6410A">
+      <w:pPr>
+        <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="000D1213">
         <w:t>……………………......</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E33DE8E" w14:textId="77777777" w:rsidR="001D71C7" w:rsidRPr="001D71C7" w:rsidRDefault="001D71C7" w:rsidP="001D71C7">
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w14:paraId="7E33DE8E" w14:textId="78B049CF" w:rsidR="001D71C7" w:rsidRDefault="001D71C7" w:rsidP="00A6410A">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000D1213">
         <w:t>Jabatan</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1213">
         <w:rPr>
           <w:color w:val="FFFFFF"/>
         </w:rPr>
-        <w:t>m</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> 
+        <w:t>m 
 
 
 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26EDEB3E" w14:textId="77777777" w:rsidR="00DE2323" w:rsidRDefault="00DE2323"/>
-[...2 lines deleted...]
-      <w:pgMar w:top="567" w:right="1274" w:bottom="709" w:left="1701" w:header="851" w:footer="720" w:gutter="0"/>
+    <w:sectPr w:rsidR="001D71C7" w:rsidSect="00C50BB8">
+      <w:pgSz w:w="12240" w:h="20160" w:code="5"/>
+      <w:pgMar w:top="567" w:right="1274" w:bottom="540" w:left="1701" w:header="851" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3FA642CA"/>
     <w:lvl w:ilvl="0" w:tplc="096CD0D0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="582"/>
         </w:tabs>
         <w:ind w:left="582" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -1734,110 +1940,230 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5722069A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5D26FAD4"/>
+    <w:lvl w:ilvl="0" w:tplc="38090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="38090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1619990363">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="88935337">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1512064705">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D71C7"/>
+    <w:rsid w:val="000D2DFA"/>
+    <w:rsid w:val="001D5F15"/>
     <w:rsid w:val="001D71C7"/>
     <w:rsid w:val="002D37D6"/>
+    <w:rsid w:val="0038525F"/>
+    <w:rsid w:val="00396908"/>
+    <w:rsid w:val="003B435D"/>
+    <w:rsid w:val="00482AA9"/>
+    <w:rsid w:val="004D6C0F"/>
+    <w:rsid w:val="00666886"/>
+    <w:rsid w:val="007E7476"/>
+    <w:rsid w:val="00817B22"/>
+    <w:rsid w:val="00901372"/>
+    <w:rsid w:val="009145B9"/>
+    <w:rsid w:val="00955D32"/>
+    <w:rsid w:val="00976AA2"/>
+    <w:rsid w:val="00A6410A"/>
+    <w:rsid w:val="00AB52B4"/>
+    <w:rsid w:val="00AC40A2"/>
+    <w:rsid w:val="00AE738C"/>
+    <w:rsid w:val="00B3314F"/>
+    <w:rsid w:val="00C50BB8"/>
+    <w:rsid w:val="00C73ECA"/>
+    <w:rsid w:val="00CD659E"/>
+    <w:rsid w:val="00D12AB6"/>
+    <w:rsid w:val="00D52A73"/>
     <w:rsid w:val="00DE2323"/>
+    <w:rsid w:val="00E9761F"/>
+    <w:rsid w:val="00F67321"/>
+    <w:rsid w:val="00F83744"/>
+    <w:rsid w:val="00F9150A"/>
+    <w:rsid w:val="00FE1778"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="id-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="536F6C45"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1B1E529E-B3F7-4FC7-B0AE-7BC1574EA1FC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="id-ID" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1915,94 +2241,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -2186,51 +2516,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001D71C7"/>
+    <w:rsid w:val="00F9150A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -2252,55 +2582,66 @@
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D71C7"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001D71C7"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D2DFA"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -2529,73 +2870,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>195</Words>
-  <Characters>1113</Characters>
+  <Words>314</Words>
+  <Characters>1795</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1306</CharactersWithSpaces>
+  <CharactersWithSpaces>2105</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>OWNER</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>